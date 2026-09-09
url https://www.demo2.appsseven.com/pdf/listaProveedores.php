--- v0 (2026-07-09)
+++ v1 (2026-09-09)
@@ -12,86 +12,251 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Proveedores" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>REPORTE DE PROVEEDORES REGISTRADOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>N° DOCUMENTO</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>DIRECCION</t>
   </si>
   <si>
     <t>TELEFONO</t>
   </si>
   <si>
     <t>CORREO ELECTRONICO</t>
   </si>
   <si>
-    <t>AUTOPARTES S.A</t>
+    <t>AGROPERÃ LJ QUIVER S.A.C</t>
   </si>
   <si>
     <t>RUC</t>
   </si>
   <si>
-    <t>AV . MEXICO 1190 LA VICTORIA LIMA</t>
-[...2 lines deleted...]
-    <t>PEVISA AUTO PARTS SAC</t>
+    <t>CAL.LAS DALMACIAS MZA. C LOTE. 13 ASC.  FUNDO LAS DALMACIAS - PUENTE PIEDRA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>AGROPLAST A &amp; L E.I.R.L.</t>
+  </si>
+  <si>
+    <t>MZA. D LOTE. 9 APV.  LOS NARANJOS  (ALTURA DEL KM 28.5 PANAMERICANA) - PUENTE PIEDRA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>CAVIEDES CHATATA REYMON DEREK</t>
+  </si>
+  <si>
+    <t>- - - - - - -</t>
+  </si>
+  <si>
+    <t>CCASA DIAZ ADOLFO</t>
+  </si>
+  <si>
+    <t>CAL.4 AV. LOS NARANJOS MZA. D LOTE .9 PUENTE PIEDRA LIMA</t>
+  </si>
+  <si>
+    <t>CHIPANA KARI ALEX IGNACIO</t>
+  </si>
+  <si>
+    <t>AV. DIAZ BARCENAS NÂ° 1110 ABANCAY APURIMAC</t>
+  </si>
+  <si>
+    <t>COMERCIAL Y FERRETERIA MARQUEZ EMPRESA INDIVIDUAL DE RESPONSABILIDAD LIMITADA</t>
+  </si>
+  <si>
+    <t>AV. VENEZUELA NRO. 311 (FRENTE OFIC CLARO FAM MACHICAO) - ABANCAY - ABANCAY - APURIMAC</t>
+  </si>
+  <si>
+    <t>CORPORACION ACEROS AREQUIPA S.A.</t>
+  </si>
+  <si>
+    <t>CAR.PANAMERICANA SUR NRO. 241 PANAMERICANA SUR - PARACAS - PISCO - ICA</t>
+  </si>
+  <si>
+    <t>DROP CENTER PERU S.A.C.</t>
+  </si>
+  <si>
+    <t>AV. GUILLERMO DANSEY NRO. 360 INT. F5 URB.  LIMA CERCADO  (2DO PISO) - LIMA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>EUROFLEX PERU S.A.C.</t>
+  </si>
+  <si>
+    <t>CAL.SALVADOR CARMONA NRO. 192 URB.  INDUSTRIAL VULCANO 2 ETPA  (CUADRA 3 AV. LA MOLINA) - ATE - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>GONZALES LOPEZ TEODORO SANTOS</t>
+  </si>
+  <si>
+    <t>A.H. VILLA LOS REYES LT.24 ALT. KM. 37 PANAMERICANA NORTE VENTANILLA</t>
+  </si>
+  <si>
+    <t>GROUP INDUSTRIAL ROUSPLAST E.I.R.L.</t>
+  </si>
+  <si>
+    <t>OTR.PARCELA NRO. 08 ASC.  LAS CAÃAS - PUENTE PIEDRA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>GRUPO EMPRESARIAL JCA S.A.C.</t>
+  </si>
+  <si>
+    <t>MZA. C LOTE. 6 ASC.  RESIDENCIAL NUEVA AMERICA - ARENA ATE SEC. 029 ZONA 05  (A 5 CUADRAS DEL COLEGIO OKINAWA) - ATE - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>GUILLEN GARFIAS CARMEN ROSA</t>
+  </si>
+  <si>
+    <t>AV. CASA HUERTA LAS FRESAS MZ.T LT. 9 PUENTE PIEDRA LIMA</t>
+  </si>
+  <si>
+    <t>IESTA SOCIEDAD ANONIMA CERRADA</t>
+  </si>
+  <si>
+    <t>AV. DEL PARQUE NORTE NRO. 1126 DPTO. 102 (PISO 2) - SAN BORJA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>IMPORT VALBU INTERNATIONAL E.I.R.L.</t>
+  </si>
+  <si>
+    <t>JR. ASCOPE NRO. 422Y - LIMA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>IMPORTACIONES LAVSA SA</t>
+  </si>
+  <si>
+    <t>CAL.LOS LIBERTADORES MZA. I-3 LOTE. 2 COO.  UNIVERSAL 2 ET  (ALT. ESQ. MARIA PARADO DE BELLIDO C. LIB) - SANTA ANITA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>INVERSIONES E INGENIEROS SANTA ANA SOCIEDAD COMERCIAL DE RESPONSABILIDAD LIMITADA</t>
+  </si>
+  <si>
+    <t>AV. PANAMERICANA MZA. LL LOTE. 03 (PARADERO POSTA PORTON AZUL CARR. PANAM.) - ABANCAY - ABANCAY - APURIMAC</t>
+  </si>
+  <si>
+    <t>MANUFACTURAS INDUSTRIALES MAVERI S.A.C.</t>
+  </si>
+  <si>
+    <t>CAL.VIRGEN DE LA PUERTA MZA. J LOTE. 6 INT. A URB.  LOS SAUCES  (COSTADO MCDO SANTA ROSA) - ATE - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>MEGAFUSION AGRICOLA S.A.C.</t>
+  </si>
+  <si>
+    <t>CAL.JUNIN MZA. C LOTE. 11 URB.  ALEJANDRO ALVAREZ  (A 1 CDRA, PARQUE N01 DE LA ALAMEDA ATE) - ATE - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>ORGANIZACION  EL  CONSTRUCTOR S.A.C.</t>
+  </si>
+  <si>
+    <t>CAL.AV. 14 DE SETIEMBRE LOTE. C URB. LT 01 NRO. S/N (A LA ALTURA DEL GRIFO PILOTO) - TAMBURCO - ABANCAY - APURIMAC</t>
+  </si>
+  <si>
+    <t>QUIVER PLAST E.I.R.L.</t>
+  </si>
+  <si>
+    <t>CAL.LAS DALMACIAS MZA. C LOTE. 13 ASOC FUNDO LAS DALMACIAS - PUENTE PIEDRA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>R-DELTAC INGENIERIA Y PROYECTOS SAC</t>
+  </si>
+  <si>
+    <t>CAL.LOS JILGUEROS NRO. 353 URB.  SANTA ANITA  (A 2 CUADRAS DE CLINICA MAYO) - SANTA ANITA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>REPRESENTACIONES EDWARD'S S.C.R.LTDA.</t>
+  </si>
+  <si>
+    <t>AV. SEOANE NRO. 105 (ESQ CON VENEZUELA 101) - ABANCAY - ABANCAY - APURIMAC</t>
+  </si>
+  <si>
+    <t>REPRESENTACIONES TONY SOCIEDAD ANONIMA CERRADA</t>
+  </si>
+  <si>
+    <t>AV. PANAMERICANA MZA. A LOTE. 1 INT. 2 (A 200 MT COMIS.BELLAVISTA CARRT ABC LIMA) - ABANCAY - ABANCAY - APURIMAC</t>
+  </si>
+  <si>
+    <t>SEGURIDAD ELECTRICA Y SUMINISTROS E.I.R.L.</t>
+  </si>
+  <si>
+    <t>MZA. G LOTE. 3 URB.  INDEPENDENCIA  (MEDIA CUADRA COMISARIA DE INDEPENDENCIA) - CUSCO - CUSCO - CUSCO</t>
+  </si>
+  <si>
+    <t>SERRANO TAPIA MARCO ANTONIO</t>
+  </si>
+  <si>
+    <t>AV. PANAMERICANA BELLAVISTA MZ.A LT.1 ABANCAY APURIMAC</t>
+  </si>
+  <si>
+    <t>SISTEMAS DE RIEGO INGENIEROS S R LTDA.</t>
+  </si>
+  <si>
+    <t>AV. DELAS ARTES NORTE NRO. 541 (ALTURA CUADRA 24 DE AVIACION) - SAN BORJA - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>TAPIA SORIA FELICIANO</t>
+  </si>
+  <si>
+    <t>AV. VENEZUELA NÂ° 125 ABANCAY APURIMAC</t>
+  </si>
+  <si>
+    <t>WIROVE PLAST E.I.R.L.</t>
+  </si>
+  <si>
+    <t>CAL. SAN MIGUEL LT. 3 U.I 4 PUENTE PIEDRA LIMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -444,54 +609,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G4" sqref="G4"/>
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="100" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
@@ -503,79 +668,611 @@
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="3">
-        <v>20144640269</v>
+        <v>20605914919</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="3">
-        <v>20100084768</v>
+        <v>20609689766</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="3"/>
+      <c r="E4" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="3">
+        <v>10744298186</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="3">
+        <v>10720453539</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="3">
+        <v>10411604883</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="3">
+        <v>20564035662</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="3">
+        <v>20370146994</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="3">
+        <v>20606145463</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="3">
+        <v>20519008981</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="3">
+        <v>10421640110</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="3">
+        <v>20612556335</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="3">
+        <v>20568646879</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="3">
+        <v>10481173413</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="3">
+        <v>20554228934</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="3">
+        <v>20556524140</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="3">
+        <v>20330602890</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="3">
+        <v>20601006562</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="3">
+        <v>20504498582</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="3">
+        <v>20524744776</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="3">
+        <v>20490593293</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="3">
+        <v>20537076454</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="3">
+        <v>20537076454</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="3">
+        <v>20451831811</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="3">
+        <v>20485071238</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="3">
+        <v>20490839390</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="3">
+        <v>20610771069</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="3">
+        <v>10239960818</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="3">
+        <v>20253339005</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="3">
+        <v>10310073216</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" s="3">
+        <v>20605185038</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>